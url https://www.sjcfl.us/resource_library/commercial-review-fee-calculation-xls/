--- v0 (2026-08-24)
+++ v1 (2026-10-20)
@@ -1,96 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sestes\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Land Development Regulations\Development Review Manual\Word Manual\Section 13.0\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{88DFA1ED-7CF8-493B-A669-B656A9DFE20A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="pdA7ye8xgufKaTv1QvEwbLIgMW4nxbvhihnkaQ8B1Amr/Of0kOxZPqq5E7iso629NWjhXwtkPrYAYfGSB7BxTg==" workbookSaltValue="MnFFYgsfJXxOE+/r1pv8ag==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7245" activeTab="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sub_RwConst" sheetId="1" r:id="rId1"/>
     <sheet name="Comm_Multi" sheetId="2" r:id="rId2"/>
     <sheet name="List" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sub_RwConst!$A$1:$B$34</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B17" i="1" l="1"/>
-  <c r="B30" i="1" l="1"/>
+  <c r="B19" i="2" l="1"/>
   <c r="B25" i="1"/>
+  <c r="B28" i="1"/>
+  <c r="B18" i="1"/>
+  <c r="B16" i="1"/>
   <c r="B25" i="2"/>
+  <c r="B28" i="2"/>
+  <c r="B18" i="2"/>
+  <c r="B16" i="2"/>
   <c r="B20" i="1" l="1"/>
-  <c r="B16" i="1"/>
-[...4 lines deleted...]
-  <c r="B28" i="2"/>
+  <c r="B17" i="1"/>
+  <c r="B27" i="1" l="1"/>
+  <c r="B30" i="1" s="1"/>
   <c r="B27" i="2"/>
   <c r="B30" i="2" l="1"/>
   <c r="B20" i="2"/>
-  <c r="B19" i="2"/>
-  <c r="B18" i="2"/>
   <c r="B17" i="2" l="1"/>
   <c r="B21" i="2" s="1"/>
   <c r="B21" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="42">
   <si>
     <t>Subdivision and Roadway Construction Plans Fee Calculation Form</t>
   </si>
   <si>
     <t>Response</t>
   </si>
   <si>
     <t>Water provider?</t>
   </si>
   <si>
     <t>Sewer provider?</t>
   </si>
   <si>
     <t>Is reuse proposed?</t>
   </si>
   <si>
     <t>How many 1/4 miles of roadway (round up to nearest 1/4 mile)?</t>
@@ -178,438 +191,435 @@
   <si>
     <t>Signature:</t>
   </si>
   <si>
     <t>I certify that the above project information is true to the best of my knowledge.</t>
   </si>
   <si>
     <t>Utility company other than SJCUD</t>
   </si>
   <si>
     <t>Commercial and Multifamily Construction Plans Fee Calculation Form</t>
   </si>
   <si>
     <t>These fees are based on project acres of infrastructure improvements, rounded up to the nearest acre. Clearing fees are also based on acres rounded up to the nearest acre. Review fees are due at plan submittal and construction inspection fees are due prior to plans approval.</t>
   </si>
   <si>
     <t>How many project acres (round up to the nearest acre)?</t>
   </si>
   <si>
     <t>Review Fee per Acre Calculations:</t>
   </si>
   <si>
     <t>Clearing Fee per Acre ($36):</t>
   </si>
   <si>
-    <t>Re-inspection Fee is $104 (as required)</t>
-[...2 lines deleted...]
-    <t>Each SJCUD lift station is an additional $219</t>
+    <t>Each SJCUD lift station is an additional $278</t>
   </si>
   <si>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Please choose the acre dollar rate for the utility scenario of your Project:</t>
+      <t>Please choose the acre dollar rate for the utilities scenario of your Project:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 If both water </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>AND</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer provided by SJCUD AND Reuse: $788
+      <t xml:space="preserve"> sewer provided by SJCUD AND Reuse: $720
 If both water </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>AND</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer provided by SJCUD: $679
+      <t xml:space="preserve"> sewer provided by SJCUD: $582
 If only water </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OR</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer is provided by SJCUD: $569
-If neither water </t>
+      <t xml:space="preserve"> sewer is provided by SJCUD: $484
+If </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
+      <t>neither</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> water </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>OR</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer is provided by SJCUD: $312</t>
-[...3 lines deleted...]
-    <t>Each SJCUD lift station is an additional $274</t>
+      <t xml:space="preserve"> sewer is provided by SJCUD: $165</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Please choose the 1/4 mile dollar rate for the utilities scenario of your Project:</t>
+      <t>Please choose the acre dollar rate for the utility scenario of your Project:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 If both water </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>AND</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer provided by SJCUD AND Reuse: $682
+      <t xml:space="preserve"> sewer provided by SJCUD AND Reuse: $998
 If both water </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>AND</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer provided by SJCUD: $545
+      <t xml:space="preserve"> sewer provided by SJCUD: $860
 If only water </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OR</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer is provided by SJCUD: $457
-If </t>
+      <t xml:space="preserve"> sewer is provided by SJCUD: $720
+If neither water </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>neither</t>
-[...19 lines deleted...]
-      </rPr>
       <t>OR</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer is provided by SJCUD: $260</t>
-[...6 lines deleted...]
-    <t>Each SJCUD lift station is an additional $823</t>
+      <t xml:space="preserve"> sewer is provided by SJCUD: $395</t>
+    </r>
+  </si>
+  <si>
+    <t>Re-inspection Fee is $132 (as required)</t>
   </si>
   <si>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Please choose the acre dollar rate for the utilities scenario of your Project:</t>
+      <t>Please choose the 1/4 mile dollar rate for the utilities scenario of your Project:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 If both water </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>AND</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer provided by SJCUD AND Reuse: $568
+      <t xml:space="preserve"> sewer provided by SJCUD AND Reuse: $864
 If both water </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>AND</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer provided by SJCUD: $459
+      <t xml:space="preserve"> sewer provided by SJCUD: $690
 If only water </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OR</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer is provided by SJCUD: $382
+      <t xml:space="preserve"> sewer is provided by SJCUD: $580
 If </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>neither</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> water </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OR</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer is provided by SJCUD: $130</t>
-    </r>
+      <t xml:space="preserve"> sewer is provided by SJCUD: $330</t>
+    </r>
+  </si>
+  <si>
+    <t>Each SJCUD lift station is an additional $624</t>
+  </si>
+  <si>
+    <t>Each SJCUD lift station is an additional $1,042</t>
   </si>
   <si>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Please choose the 1/4 mile dollar rate for the utility scenario of your Project:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 If both water </t>
     </r>
     <r>
@@ -630,124 +640,127 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> sewer provided by SJCUD </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>AND</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> Reuse: $3,478
+      <t xml:space="preserve"> Reuse: $4,406
 If both water </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>AND</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer provided by SJCUD: $3,170
+      <t xml:space="preserve"> sewer provided by SJCUD: $4,016
 If only water </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OR</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer is provided by SJCUD: $2,644
+      <t xml:space="preserve"> sewer is provided by SJCUD: $3,350
 If neither water </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OR</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> sewer is provided by SJCUD: $1,558</t>
-    </r>
+      <t xml:space="preserve"> sewer is provided by SJCUD: $1,974</t>
+    </r>
+  </si>
+  <si>
+    <t>Each SJCUD lift station is an additional $348</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -904,135 +917,130 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="164" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...3 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF9DE9E7"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1292,769 +1300,762 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF9DE9E7"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B34"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="71.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="71.6328125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="61.6328125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="8.90625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...2 lines deleted...]
-      <c r="A2" s="32" t="s">
+      <c r="B1" s="32"/>
+    </row>
+    <row r="2" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="33"/>
-[...2 lines deleted...]
-      <c r="A4" s="9" t="s">
+      <c r="B2" s="30"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="10" t="s">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="23">
+      <c r="B5" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A6" s="9" t="s">
         <v>6</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A7" s="10" t="s">
+      <c r="B6" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A7" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="23" t="s">
+      <c r="B7" s="21" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="10" t="s">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="23" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="B8" s="21" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="23" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="B9" s="21" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="23" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="B10" s="21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A11" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="23">
-[...4 lines deleted...]
-      <c r="A12" s="11" t="s">
+      <c r="B11" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="24">
-[...7 lines deleted...]
-      <c r="A14" s="12" t="s">
+      <c r="B12" s="22">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A13"/>
+    </row>
+    <row r="14" spans="1:2" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="3"/>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="9" t="s">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A15" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="9" t="s">
+      <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="25" t="s">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A16" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="6">
-        <f>IF(B7="Yes",1397,628)</f>
-[...4 lines deleted...]
-      <c r="A17" s="15" t="s">
+        <f>IF(B7="Yes",1770,796)</f>
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="27">
+      <c r="B17" s="25">
         <f>B12*B5</f>
-        <v>1560</v>
-[...3 lines deleted...]
-      <c r="A18" s="26" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="6">
-        <f>493*B11</f>
-[...4 lines deleted...]
-      <c r="A19" s="25" t="s">
+        <f>624*B11</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="6">
-        <v>320</v>
-[...3 lines deleted...]
-      <c r="A20" s="25" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A20" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="6">
         <f>36*B6</f>
-        <v>216</v>
-[...3 lines deleted...]
-      <c r="A21" s="16" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="28">
+      <c r="B21" s="26">
         <f>SUM(B16:B20)</f>
-        <v>3986</v>
-[...4 lines deleted...]
-      <c r="A23" s="12" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="15" thickTop="1" x14ac:dyDescent="0.35"/>
+    <row r="23" spans="1:2" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="8"/>
-[...2 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="B23"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A24" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="9" t="s">
+      <c r="B24" s="8" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A25" s="14" t="s">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A25" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="6">
-        <f>IF(B7="Yes",923,364)</f>
-[...12 lines deleted...]
-      <c r="A27" s="15" t="s">
+        <f>IF(B7="Yes",1170,462)</f>
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="20">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A27" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="31">
+      <c r="B27" s="28">
         <f>B26*B5</f>
-        <v>9348</v>
-[...3 lines deleted...]
-      <c r="A28" s="29" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A28" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="7">
-        <f>823*B11</f>
-[...10 lines deleted...]
-      <c r="A30" s="16" t="s">
+        <f>1042*B11</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A29" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="10"/>
+    </row>
+    <row r="30" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B30" s="28">
+      <c r="B30" s="26">
         <f>B25+B27+B28</f>
-        <v>11094</v>
-[...4 lines deleted...]
-      <c r="A32" s="17" t="s">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" ht="15" thickTop="1" x14ac:dyDescent="0.35"/>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A32" s="15" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="33" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="3"/>
     </row>
-    <row r="34" spans="1:2" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:2" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="4"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" selectLockedCells="1"/>
+  <sheetProtection selectLockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="74" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>List!$A$3:$A$4</xm:f>
           </x14:formula1>
           <xm:sqref>B10 B7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>List!$A$13:$A$16</xm:f>
           </x14:formula1>
           <xm:sqref>B12</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
           <x14:formula1>
             <xm:f>List!$A$9:$A$12</xm:f>
           </x14:formula1>
           <xm:sqref>B26</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000003000000}">
           <x14:formula1>
             <xm:f>List!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>B8:B9</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="71.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="71.6328125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="61.6328125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="8.90625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="37"/>
-[...2 lines deleted...]
-      <c r="A2" s="32" t="s">
+      <c r="B1" s="34"/>
+    </row>
+    <row r="2" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="33"/>
-[...6 lines deleted...]
-      <c r="A4" s="9" t="s">
+      <c r="B2" s="30"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A3"/>
+      <c r="B3"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A4" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="9" t="s">
+      <c r="B4" s="8" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="10" t="s">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A5" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="19">
+      <c r="B5" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A6" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A7" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A8" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A9" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A10" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="17" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-      <c r="A11" s="10" t="s">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A11" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="19">
+      <c r="B11" s="17">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="75" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A14" s="12" t="s">
+    <row r="12" spans="1:2" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="18">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="13"/>
-[...2 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="B14" s="12"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A15" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="9" t="s">
+      <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="25" t="s">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A16" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="6">
-        <f>IF(B7="Yes",1397,628)</f>
-[...4 lines deleted...]
-      <c r="A17" s="15" t="s">
+        <f>IF(B7="Yes",1770,796)</f>
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A17" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="27">
+      <c r="B17" s="25">
         <f>B12*B5</f>
-        <v>5680</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>165</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A18" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="B18" s="6">
-        <f>219*B11</f>
-[...4 lines deleted...]
-      <c r="A19" s="25" t="s">
+        <f>278*B11</f>
+        <v>278</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="6">
-        <f>IF(B6&gt;5,156,286)</f>
-[...4 lines deleted...]
-      <c r="A20" s="25" t="s">
+        <f>IF(B6&gt;5,198,362)</f>
+        <v>362</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A20" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="6">
         <f>IF(B6&gt;5,B6*36,0)</f>
-        <v>360</v>
-[...3 lines deleted...]
-      <c r="A21" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="28">
+      <c r="B21" s="26">
         <f>SUM(B16:B20)</f>
-        <v>7812</v>
-[...4 lines deleted...]
-      <c r="A23" s="12" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="15" thickTop="1" x14ac:dyDescent="0.35"/>
+    <row r="23" spans="1:2" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="8"/>
-[...2 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="B23"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A24" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="9" t="s">
+      <c r="B24" s="8" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A25" s="14" t="s">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A25" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="6">
-        <f>IF(B7="Yes",923,364)</f>
-[...4 lines deleted...]
-      <c r="A26" s="11" t="s">
+        <f>IF(B7="Yes",1170,462)</f>
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="21">
-[...4 lines deleted...]
-      <c r="A27" s="15" t="s">
+      <c r="B26" s="19">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A27" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="B27" s="31">
+      <c r="B27" s="28">
         <f>B26*B5</f>
-        <v>7880</v>
-[...3 lines deleted...]
-      <c r="A28" s="29" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A28" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7">
+        <f>348*B11</f>
+        <v>348</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A29" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="B28" s="7">
-[...7 lines deleted...]
-      </c>
       <c r="B29" s="2"/>
     </row>
-    <row r="30" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="16" t="s">
+    <row r="30" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B30" s="28">
+      <c r="B30" s="26">
         <f>B25+B27+B28</f>
-        <v>9077</v>
-[...4 lines deleted...]
-      <c r="A32" s="17" t="s">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" ht="15" thickTop="1" x14ac:dyDescent="0.35"/>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A32" s="15" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="33" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="3"/>
     </row>
-    <row r="34" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A34" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="4"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" selectLockedCells="1"/>
+  <sheetProtection selectLockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="77" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000000000000}">
           <x14:formula1>
             <xm:f>List!$A$3:$A$4</xm:f>
           </x14:formula1>
-          <xm:sqref>B7</xm:sqref>
+          <xm:sqref>B7 B10</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000001000000}">
           <x14:formula1>
             <xm:f>List!$A$17:$A$20</xm:f>
           </x14:formula1>
           <xm:sqref>B26</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000002000000}">
           <x14:formula1>
             <xm:f>List!$A$5:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>B12</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
-[...5 lines deleted...]
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000004000000}">
           <x14:formula1>
             <xm:f>List!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>B8:B9</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:A20"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="49" style="8" customWidth="1"/>
-    <col min="2" max="16384" width="8.85546875" style="8"/>
+    <col min="1" max="1" width="49" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="8" t="s">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A2" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="8" t="s">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A4" s="8" t="s">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
-[...76 lines deleted...]
-        <v>312</v>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A5" s="16">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A6" s="16">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A7" s="16">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A8" s="16">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A9" s="16">
+        <v>4406</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A10" s="16">
+        <v>4016</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A11" s="16">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A12" s="16">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A13" s="16">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A14" s="16">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A15" s="16">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A16" s="16">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A17" s="16">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A18" s="16">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A19" s="16">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A20" s="16">
+        <v>395</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" selectLockedCells="1"/>
+  <sheetProtection selectLockedCells="1"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A17:A20">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A17:A20" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>$A$17:$A$20</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -2066,25 +2067,54 @@
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Sub_RwConst</vt:lpstr>
       <vt:lpstr>Comm_Multi</vt:lpstr>
       <vt:lpstr>List</vt:lpstr>
       <vt:lpstr>Sub_RwConst!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>St Johns County</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sbestes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_SetDate">
+    <vt:lpwstr>2026-10-01T19:46:24Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_SiteId">
+    <vt:lpwstr>1583f112-562c-4c54-8780-6638a7158b07</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_ActionId">
+    <vt:lpwstr>1ef644aa-1d73-40e9-a8b8-28df492f6abe</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>